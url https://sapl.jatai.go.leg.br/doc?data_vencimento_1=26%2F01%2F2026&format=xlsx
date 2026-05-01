--- v0 (2026-02-21)
+++ v1 (2026-05-01)
@@ -4155,122 +4155,122 @@
   <si>
     <t>O presente termo aditivo objetiva a adequação econômico-financeira do contrato 001/2009, considerando o aumento efetivo do volume de serviços prestados, em conformidade com o Art. 65 da Lei 8666/93.</t>
   </si>
   <si>
     <t>https://sapl.jatai.go.leg.br/doc/2693</t>
   </si>
   <si>
     <t>Segundo termo aditivo de prorrogação do contrato 011/2009</t>
   </si>
   <si>
     <t>https://sapl.jatai.go.leg.br/doc/2680</t>
   </si>
   <si>
     <t>Segundo termo aditivo de prorrogação do contrato 014/2009</t>
   </si>
   <si>
     <t>https://sapl.jatai.go.leg.br/doc/2811</t>
   </si>
   <si>
     <t>Contrato 011/2010</t>
   </si>
   <si>
     <t>Contrato de fornecimento de material permanente (aparelhos de televisão), celebrado com a Empresa Estrela Distribuidora de Eletrodomésticos LTDA.</t>
   </si>
   <si>
-    <t>https://sapl.jatai.go.leg.br/doc/2667</t>
-[...7 lines deleted...]
-  <si>
     <t>https://sapl.jatai.go.leg.br/doc/2668</t>
   </si>
   <si>
     <t>Primeiro termo aditivo de prorrogação do contrato 011/2009</t>
   </si>
   <si>
     <t>O presente Termo Aditivo objetiva a prorrogação do prazo de vigência
 	do contrato por mais 12 (doze) meses, com fundamento no inciso II, do art. 57, da lei
 	8.666/93.</t>
   </si>
   <si>
+    <t>https://sapl.jatai.go.leg.br/doc/2667</t>
+  </si>
+  <si>
+    <t>Primeiro termo aditivo de prorrogação do Contrato 001/2009</t>
+  </si>
+  <si>
+    <t>O presente Termo Aditivo objetiva a prorrogação do prazo de vigência do contrato por mais 12 (doze) meses, com fundamento no inciso II, do art. 57, da lei 8.666/93.</t>
+  </si>
+  <si>
     <t>https://sapl.jatai.go.leg.br/doc/2350</t>
   </si>
   <si>
     <t>Contrato 003/2010</t>
   </si>
   <si>
     <t>Contrato de Fornecimento de material de expediente/escritório, celebrado com a empresa Arte e Papel Papelaria Ltda.</t>
   </si>
   <si>
     <t>https://sapl.jatai.go.leg.br/doc/2425</t>
   </si>
   <si>
     <t>Contrato 009/2010</t>
   </si>
   <si>
     <t>Contrato de Fornecimento de material de higienização e limpeza, celebrado com a empresa Reginaldo Martins de Assis e Cia Ltda.</t>
   </si>
   <si>
     <t>https://sapl.jatai.go.leg.br/doc/2429</t>
   </si>
   <si>
     <t>Contrato 007/2010</t>
   </si>
   <si>
     <t>Contrato de Fornecimento de material gráfico.</t>
   </si>
   <si>
     <t>https://sapl.jatai.go.leg.br/doc/2381</t>
   </si>
   <si>
     <t>Contrato 006/2010</t>
   </si>
   <si>
     <t>Contrato de Prestação de Serviços de fotocópias de documentos e encadernações, celebrado com a empresa Arte e Papel Papelaria Ltda.</t>
   </si>
   <si>
+    <t>https://sapl.jatai.go.leg.br/doc/2423</t>
+  </si>
+  <si>
+    <t>Contrato 005/2010</t>
+  </si>
+  <si>
+    <t>Contrato de Fornecimento de gêneros de alimentação, celebrado com a empresa Comercial Ferreira Furtado Ltda (Sudoeste Distribuidora).</t>
+  </si>
+  <si>
     <t>https://sapl.jatai.go.leg.br/doc/2422</t>
   </si>
   <si>
     <t>Contrato 004/2010</t>
   </si>
   <si>
     <t>Contrato de Fornecimento de gêneros de alimentação, celebrado com a empresa Reginaldo Martins de Assis e Cia Ltda.</t>
-  </si>
-[...7 lines deleted...]
-    <t>Contrato de Fornecimento de gêneros de alimentação, celebrado com a empresa Comercial Ferreira Furtado Ltda (Sudoeste Distribuidora).</t>
   </si>
   <si>
     <t>https://sapl.jatai.go.leg.br/doc/2658</t>
   </si>
   <si>
     <t>Contrato 011/2009</t>
   </si>
   <si>
     <t>Contrato de prestação de serviços de INTERNET celebrado com a empresa Abenet (Provedora de Acesso à Internet
 	Ltda).</t>
   </si>
   <si>
     <t>https://sapl.jatai.go.leg.br/doc/2661</t>
   </si>
   <si>
     <t>Contrato 014/2009</t>
   </si>
   <si>
     <t>Contrato de prestação de serviços de locação e
 	manutenção do sistema de processamento de dados de
 	contabilidade pública, folha de pagamento, tesouraria, compras, almoxarifado e controle interno, celebrado com a empresa Julia Ribas  Pletus.</t>
   </si>
   <si>
     <t>https://sapl.jatai.go.leg.br/doc/2651</t>
   </si>
@@ -4606,51 +4606,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10641" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10647" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10649" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10654" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10671" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10685" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10718" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10780" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10801" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10803" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10823" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10313" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10124" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10039" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10034" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10047" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9992" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9995" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10753" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9990" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9979" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9904" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9896" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9895" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9774" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9775" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10584" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9651" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10186" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9560" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10381" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9523" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9521" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9519" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9472" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9977" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10209" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9686" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9658" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9638" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9637" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9627" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9626" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9625" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9624" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9623" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9622" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9621" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9424" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9402" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9401" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9366" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9363" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9288" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9250" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9924" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9211" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9172" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9168" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9703" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9117" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9103" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9090" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8415" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9055" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/6037" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9038" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8989" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9380" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9381" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8934" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9423" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8888" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9203" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8949" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9266" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9086" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9099" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8994" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8972" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8964" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8962" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8960" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8935" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8904" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8903" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8902" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8901" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8900" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8868" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9370" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8683" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8647" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8665" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8605" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8565" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8519" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9054" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8780" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8975" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8464" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8439" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8404" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8317" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8304" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8598" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8757" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8276" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8275" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8274" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8273" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8272" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8271" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8270" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8269" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8268" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8267" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8266" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8265" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8264" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8263" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8262" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8770" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8072" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8055" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8553" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8426" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8225" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8527" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7857" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7847" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7829" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7838" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7811" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7796" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7739" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7687" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7635" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8181" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7593" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7863" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7858" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7844" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7828" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7814" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7790" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7754" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7753" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7752" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7751" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7750" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7749" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7807" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7333" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7885" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/6204" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/6055" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/5994" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/5970" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/5920" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/5660" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4866" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/5570" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/5569" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/5565" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/5566" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/5368" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/5231" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/5029" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/5011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4099" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4578" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4959" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4955" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4921" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/5250" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/5037" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4967" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4966" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4962" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4958" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4954" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4947" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4942" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4940" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4939" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4938" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4936" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4935" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4934" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4933" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4931" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4930" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4929" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4899" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/5515" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4802" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4451" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4593" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4788" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4774" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4741" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4917" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4743" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4960" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4730" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4709" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4695" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4696" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4684" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4682" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4697" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4232" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4234" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4671" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4842" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4744" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4728" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4726" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4714" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4713" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4712" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4711" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4710" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4840" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4831" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4793" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4822" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4778" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4777" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4598" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4599" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4600" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4791" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4787" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4571" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4558" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4532" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4529" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4530" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4458" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4603" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4591" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4579" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4570" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4569" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4553" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4550" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4549" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4548" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4547" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4546" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4545" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4544" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4543" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4499" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4471" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4469" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4465" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4462" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4436" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4430" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4113" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4383" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3966" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4357" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4336" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4077" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4334" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4301" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4060" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4341" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4339" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4279" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4278" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4212" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4454" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4122" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4335" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4333" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4302" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4281" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4265" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4259" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4231" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4230" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4229" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4228" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4290" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4285" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4076" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4214" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4215" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4202" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4194" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4193" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4191" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4039" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3655" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4209" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4171" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4170" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4158" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4157" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4155" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4117" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4135" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4134" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4130" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4129" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4128" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4125" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4115" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4111" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4083" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4072" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4071" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4069" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4068" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4067" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4063" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4058" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4057" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4056" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4055" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4053" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4059" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4037" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4088" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4011" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3986" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3963" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3957" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3952" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3950" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3941" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3936" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3935" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3934" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3933" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3924" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3919" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3917" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3915" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3913" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3909" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3904" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3901" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3899" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3898" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3870" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3865" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3803" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3862" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3856" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3830" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3826" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3825" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3824" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3802" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3801" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3800" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3799" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3798" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3797" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3796" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3795" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3794" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3793" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3792" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3791" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3790" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3789" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3787" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3869" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3845" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3843" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3842" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3835" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3834" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3836" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3788" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3786" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3785" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3784" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3740" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3617" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3545" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3636" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3626" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3739" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3672" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3676" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3677" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3660" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3643" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3639" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3635" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3630" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3631" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3640" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3633" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3627" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3632" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3634" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3628" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3610" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3600" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3596" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3598" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3611" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3602" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3589" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3609" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3612" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3613" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3586" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3588" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3587" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3581" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3734" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3733" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3172" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3036" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3541" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3539" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3499" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3495" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3469" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3455" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3454" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3453" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3182" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3554" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3553" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3514" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3552" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3551" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3422" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3301" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3279" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3233" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3124" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3123" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3102" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3095" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3066" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3068" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3069" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3058" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3065" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3046" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3057" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3047" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3043" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3045" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3044" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3103" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/2770" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/2693" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/2680" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/2811" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/2667" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/2668" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/2350" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/2425" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/2429" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/2381" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/2422" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/2423" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/2658" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/2661" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/2651" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10641" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10647" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10649" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10654" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10671" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10685" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10718" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10780" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10801" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10803" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10823" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10313" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10124" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10039" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10034" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10047" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9992" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9995" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10753" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9990" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9979" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9904" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9896" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9895" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9774" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9775" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10584" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9651" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10186" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9560" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10381" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9523" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9521" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9519" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9472" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9977" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/10209" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9686" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9658" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9638" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9637" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9627" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9626" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9625" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9624" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9623" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9622" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9621" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9424" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9402" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9401" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9366" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9363" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9288" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9250" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9924" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9211" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9172" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9168" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9703" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9117" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9103" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9090" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8415" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9055" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/6037" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9038" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8989" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9380" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9381" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8934" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9423" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8888" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9203" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8949" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9266" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9086" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9099" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8994" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8972" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8964" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8962" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8960" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8935" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8904" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8903" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8902" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8901" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8900" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8868" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9370" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8683" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8647" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8665" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8605" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8565" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8519" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/9054" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8780" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8975" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8464" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8439" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8404" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8317" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8304" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8598" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8757" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8276" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8275" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8274" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8273" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8272" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8271" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8270" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8269" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8268" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8267" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8266" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8265" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8264" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8263" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8262" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8770" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8072" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8055" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8553" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8426" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8225" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8527" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7857" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7847" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7829" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7838" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7811" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7796" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7739" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7687" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7635" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/8181" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7593" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7863" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7858" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7844" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7828" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7814" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7790" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7754" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7753" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7752" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7751" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7750" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7749" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7807" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7333" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/7885" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/6204" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/6055" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/5994" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/5970" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/5920" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/5660" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4866" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/5570" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/5569" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/5565" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/5566" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/5368" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/5231" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/5029" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/5011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4099" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4578" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4959" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4955" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4921" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/5250" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/5037" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4967" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4966" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4962" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4958" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4954" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4947" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4942" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4940" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4939" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4938" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4936" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4935" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4934" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4933" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4931" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4930" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4929" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4899" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/5515" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4802" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4451" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4593" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4788" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4774" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4741" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4917" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4743" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4960" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4730" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4709" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4695" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4696" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4684" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4682" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4697" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4232" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4234" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4671" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4842" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4744" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4728" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4726" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4714" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4713" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4712" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4711" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4710" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4840" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4831" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4793" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4822" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4778" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4777" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4598" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4599" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4600" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4791" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4787" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4571" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4558" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4532" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4529" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4530" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4458" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4603" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4591" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4579" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4570" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4569" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4553" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4550" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4549" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4548" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4547" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4546" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4545" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4544" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4543" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4499" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4471" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4469" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4465" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4462" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4436" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4430" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4113" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4383" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3966" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4357" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4336" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4077" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4334" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4301" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4060" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4341" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4339" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4279" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4278" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4212" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4454" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4122" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4335" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4333" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4302" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4281" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4265" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4259" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4231" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4230" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4229" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4228" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4290" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4285" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4076" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4214" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4215" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4202" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4194" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4193" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4191" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4039" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3655" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4209" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4171" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4170" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4158" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4157" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4155" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4117" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4135" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4134" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4130" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4129" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4128" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4125" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4115" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4111" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4083" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4072" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4071" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4069" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4068" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4067" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4063" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4058" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4057" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4056" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4055" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4053" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4059" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4037" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4088" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/4011" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3986" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3963" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3957" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3952" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3950" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3941" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3936" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3935" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3934" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3933" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3924" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3919" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3917" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3915" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3913" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3909" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3904" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3901" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3899" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3898" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3870" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3865" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3803" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3862" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3856" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3830" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3826" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3825" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3824" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3802" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3801" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3800" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3799" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3798" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3797" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3796" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3795" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3794" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3793" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3792" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3791" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3790" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3789" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3787" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3869" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3845" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3843" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3842" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3835" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3834" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3836" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3788" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3786" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3785" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3784" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3740" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3617" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3545" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3636" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3626" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3739" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3672" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3676" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3677" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3660" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3643" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3639" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3635" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3630" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3631" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3640" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3633" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3627" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3632" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3634" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3628" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3610" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3600" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3596" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3598" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3611" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3602" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3589" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3609" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3612" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3613" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3586" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3588" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3587" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3581" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3734" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3733" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3172" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3036" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3541" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3539" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3499" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3495" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3469" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3455" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3454" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3453" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3182" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3554" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3553" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3514" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3552" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3551" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3422" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3301" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3279" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3233" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3124" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3123" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3102" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3095" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3066" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3068" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3069" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3058" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3065" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3046" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3057" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3047" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3043" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3045" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3044" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/3103" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/2770" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/2693" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/2680" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/2811" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/2668" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/2667" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/2350" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/2425" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/2429" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/2381" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/2423" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/2422" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/2658" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/2661" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jatai.go.leg.br/doc/2651" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H477"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="150.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
@@ -16745,83 +16745,83 @@
       </c>
       <c r="B466">
         <v>2010</v>
       </c>
       <c r="C466">
         <v>11</v>
       </c>
       <c r="D466" t="s">
         <v>35</v>
       </c>
       <c r="E466" t="s">
         <v>36</v>
       </c>
       <c r="F466" s="1" t="s">
         <v>1351</v>
       </c>
       <c r="G466" t="s">
         <v>1352</v>
       </c>
       <c r="H466" t="s">
         <v>1353</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467">
-        <v>2667</v>
+        <v>2668</v>
       </c>
       <c r="B467">
         <v>2010</v>
       </c>
       <c r="C467">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D467" t="s">
         <v>43</v>
       </c>
       <c r="E467" t="s">
         <v>44</v>
       </c>
       <c r="F467" s="1" t="s">
         <v>1354</v>
       </c>
       <c r="G467" t="s">
         <v>1355</v>
       </c>
       <c r="H467" t="s">
         <v>1356</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468">
-        <v>2668</v>
+        <v>2667</v>
       </c>
       <c r="B468">
         <v>2010</v>
       </c>
       <c r="C468">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D468" t="s">
         <v>43</v>
       </c>
       <c r="E468" t="s">
         <v>44</v>
       </c>
       <c r="F468" s="1" t="s">
         <v>1357</v>
       </c>
       <c r="G468" t="s">
         <v>1358</v>
       </c>
       <c r="H468" t="s">
         <v>1359</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469">
         <v>2350</v>
       </c>
       <c r="B469">
         <v>2010</v>
       </c>
       <c r="C469">
@@ -16901,83 +16901,83 @@
       </c>
       <c r="B472">
         <v>2010</v>
       </c>
       <c r="C472">
         <v>6</v>
       </c>
       <c r="D472" t="s">
         <v>35</v>
       </c>
       <c r="E472" t="s">
         <v>36</v>
       </c>
       <c r="F472" s="1" t="s">
         <v>1369</v>
       </c>
       <c r="G472" t="s">
         <v>1370</v>
       </c>
       <c r="H472" t="s">
         <v>1371</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473">
-        <v>2422</v>
+        <v>2423</v>
       </c>
       <c r="B473">
         <v>2010</v>
       </c>
       <c r="C473">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D473" t="s">
         <v>35</v>
       </c>
       <c r="E473" t="s">
         <v>36</v>
       </c>
       <c r="F473" s="1" t="s">
         <v>1372</v>
       </c>
       <c r="G473" t="s">
         <v>1373</v>
       </c>
       <c r="H473" t="s">
         <v>1374</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474">
-        <v>2423</v>
+        <v>2422</v>
       </c>
       <c r="B474">
         <v>2010</v>
       </c>
       <c r="C474">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D474" t="s">
         <v>35</v>
       </c>
       <c r="E474" t="s">
         <v>36</v>
       </c>
       <c r="F474" s="1" t="s">
         <v>1375</v>
       </c>
       <c r="G474" t="s">
         <v>1376</v>
       </c>
       <c r="H474" t="s">
         <v>1377</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475">
         <v>2658</v>
       </c>
       <c r="B475">
         <v>2009</v>
       </c>
       <c r="C475">